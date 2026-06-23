--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -34,51 +34,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En la Sociedad Municipal de Santa Brígida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> cuenta el la actualidad ni durante los </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ejercicios 2023 y 2024</w:t>
+        <w:t xml:space="preserve">ejercicios 2023, 2024 y 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> con a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ltos cargos de los departamentos o consejerías ni personas titulares de los órganos superiores y directivos de la entidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No existen organismos y entidades públicas, fundaciones públicas, consorcios y demás entidades privadas con participación mayoritaria (por lo tanto no existe personal de libre nombramiento).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La única sociedad mercantil que existe es la Sociedad Municipal de Deportes de Santa Brígida.</w:t>