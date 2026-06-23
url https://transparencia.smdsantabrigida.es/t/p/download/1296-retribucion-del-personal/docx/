--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -42,50 +42,80 @@
           <w:tcPr>
             <w:tcW w:w="216850" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Año</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283150" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Documento</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216850" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retribución del personal SMD 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283150" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216850" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retribución del personal SMD 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283150" w:type="pct"/>