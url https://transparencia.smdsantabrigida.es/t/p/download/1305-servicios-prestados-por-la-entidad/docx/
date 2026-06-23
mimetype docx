--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -29,51 +29,51 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="216850" w:type="dxa"/>
         <w:gridCol w:w="283150" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="204650" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216850" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Servicios Prestados en 2023 y 2024</w:t>
+              <w:t xml:space="preserve">Servicios Prestados en 2023, 2024 y 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283150" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Documento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216850" w:type="pct"/>
           </w:tcPr>
           <w:p>