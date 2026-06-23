--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -20,50 +20,148 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Al objeto de dar cumplimiento a los indicadores de la Ley General de Transparencia (Ley 12/2014, de 26 de diciembre) en su apartado 7. Económico-financiera, 7.2 Ingresos y Gastos, se pone en conocimiento de la ciudadanía de Gáldar y del público en general, que en la subcategoría 1104- Gasto de Personal y porcentaje sobre el gasto total es el siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4815" w:type="dxa"/>
+        <w:gridCol w:w="4815" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="9645" w:type="dxa"/>
+        <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gasto Personal 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porcentaje sobre gasto Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">573.910,95 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="'Arial'" w:hAnsi="'Arial'" w:eastAsia="'Arial'" w:cs="'Arial'"/>
+                <w:color w:val="2c363a"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52,74 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4815" w:type="dxa"/>
         <w:gridCol w:w="4815" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>