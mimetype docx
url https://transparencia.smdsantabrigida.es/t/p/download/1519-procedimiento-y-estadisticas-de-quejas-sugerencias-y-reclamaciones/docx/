--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -121,50 +121,260 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejercicio 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="1250" w:type="dxa"/>
+        <w:gridCol w:w="1250" w:type="dxa"/>
+        <w:gridCol w:w="1250" w:type="dxa"/>
+        <w:gridCol w:w="1250" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="227100" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Web</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Resolución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quejas y sugerencias</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reclamaciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejercicio 2024</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1250" w:type="dxa"/>
         <w:gridCol w:w="1250" w:type="dxa"/>
         <w:gridCol w:w="1250" w:type="dxa"/>
         <w:gridCol w:w="1250" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="227100" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>